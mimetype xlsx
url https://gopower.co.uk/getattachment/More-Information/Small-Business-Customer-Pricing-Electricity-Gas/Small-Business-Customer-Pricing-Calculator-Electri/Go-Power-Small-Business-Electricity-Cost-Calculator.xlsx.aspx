--- v0 (2026-06-24)
+++ v1 (2026-09-14)
@@ -4,93 +4,91 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\gopowerfp1\LCC Power\Adam Diamond\Docs\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\gopowerfp1\LCC Power\Hannah McSwiggan\Adhoc Reports\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FF64C721-4F1E-4845-8405-1CDF958D56C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="dG4UsL1Qdia90leNvbX20V5bZKJXuuvqVzlCPIbYv2s8Wp8qpT37ymxEM/oI/dvPAseKJrVHe8f/CnCw8b9iGA==" workbookSaltValue="MJAEIVFKN5touvuMp6yjeA==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B808A1F6-FC70-44F4-B238-ECCC222AEC20}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="FRmnoScF6Tg7Os1zb31zOU+LDAuvaiMtjvmmXhWUURVOTjBARnzzA46V3Nz6LOLXM3H7IIKBL7/RL3fYxa/KSw==" workbookSaltValue="eAR4s/WVOQvTXUL6O1J8tg==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="38620" windowHeight="21100" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="1" r:id="rId1"/>
     <sheet name="Calculator" sheetId="2" r:id="rId2"/>
     <sheet name="Rates" sheetId="3" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="AllTariffs">Rates!$B$5:$G$5</definedName>
     <definedName name="ColIdx">Rates!$B$13</definedName>
     <definedName name="Electricity">Rates!$B$5:$E$5</definedName>
     <definedName name="FuelTags">Rates!$B$4:$G$4</definedName>
     <definedName name="Gas">Rates!$F$5:$G$5</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Calculator!$B$1:$I$39</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Instructions!$B$1:$D$7</definedName>
     <definedName name="RateCCL">Rates!$B$9:$G$9</definedName>
     <definedName name="RateR1">Rates!$B$6:$G$6</definedName>
     <definedName name="RateR2">Rates!$B$7:$G$7</definedName>
     <definedName name="RateStanding">Rates!$B$8:$G$8</definedName>
     <definedName name="RateThreshold">Rates!$B$10:$G$10</definedName>
     <definedName name="TypeOK">Rates!$B$14</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B35" i="2" l="1"/>
   <c r="B17" i="3"/>
   <c r="H32" i="2" s="1"/>
   <c r="B14" i="3"/>
   <c r="B13" i="3"/>
   <c r="B15" i="2"/>
   <c r="F6" i="2"/>
   <c r="D6" i="2"/>
   <c r="H1" i="2"/>
   <c r="H16" i="2" l="1"/>
   <c r="H15" i="2" s="1"/>
   <c r="B32" i="2"/>
   <c r="E32" i="2"/>
   <c r="B17" i="2"/>
   <c r="B11" i="2"/>
   <c r="F11" i="2" s="1"/>
   <c r="B16" i="2"/>
@@ -913,164 +911,164 @@
     </xf>
     <xf numFmtId="3" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="0" fillId="12" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="166" fontId="14" fillId="16" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="15" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="9" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="17" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="12" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="14" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="15" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="8" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="12" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="167" fontId="12" fillId="12" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="9" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="7" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <font>
         <b/>
         <i/>
         <color rgb="FFFFFFFF"/>
         <name val="Segoe UI"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FF595959"/>
         </patternFill>
       </fill>
@@ -1497,64 +1495,64 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gopower.co.uk/getattachment/More-Information/Documents-Forms/Small-Business-Customer-Pricing/Small-Business-Customer-Pricing/Small-Business-Customer-Pricing-Electricity.pdf.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFF2A900"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="C1:D7"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A2" workbookViewId="0">
       <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="2.1796875" customWidth="1"/>
     <col min="2" max="2" width="7" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="96" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:4" ht="26.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C1" s="75" t="s">
+      <c r="C1" s="30" t="s">
         <v>18</v>
       </c>
       <c r="D1" s="31"/>
     </row>
     <row r="2" spans="3:4" ht="26.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
     </row>
     <row r="3" spans="3:4" ht="60" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="3:4" ht="60" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="3:4" ht="83.25" customHeight="1" x14ac:dyDescent="0.35">
@@ -1579,516 +1577,515 @@
       </c>
       <c r="D7" s="2" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="GyiWjxqfwofyvF0PD02iyJdJv+k86yqHx8XrWhH27YWfwCQ+UsRKp+zjF9F3ju27w9M7cQRqxQnI2dkuTdW1tA==" saltValue="0beFq/1JrdZ2HtD8Oo03zg==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <mergeCells count="1">
     <mergeCell ref="C1:D2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="74" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFC8102E"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:M40"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="F27" sqref="F27:I27"/>
+      <selection activeCell="B16" sqref="B16:C16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="2.1796875" customWidth="1"/>
     <col min="2" max="9" width="14.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="26" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="25"/>
-      <c r="C1" s="56" t="s">
+      <c r="C1" s="57" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
-      <c r="H1" s="55" t="str">
+      <c r="H1" s="56" t="str">
         <f>"Issue date:  "&amp;TEXT(Rates!$B$1,"dd/mm/yyyy")</f>
         <v>Issue date:  29/05/2026</v>
       </c>
       <c r="I1" s="31"/>
     </row>
     <row r="2" spans="2:9" ht="16" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="25"/>
-      <c r="C2" s="60" t="s">
+      <c r="C2" s="61" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
-      <c r="H2" s="55"/>
+      <c r="H2" s="56"/>
       <c r="I2" s="31"/>
     </row>
     <row r="3" spans="2:9" x14ac:dyDescent="0.35">
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="25"/>
       <c r="E3" s="25"/>
       <c r="F3" s="25"/>
       <c r="G3" s="25"/>
       <c r="H3" s="25"/>
       <c r="I3" s="25"/>
     </row>
     <row r="5" spans="2:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B5" s="30" t="s">
+      <c r="B5" s="39" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="31"/>
       <c r="D5" s="31"/>
       <c r="E5" s="31"/>
       <c r="F5" s="31"/>
       <c r="G5" s="31"/>
       <c r="H5" s="31"/>
       <c r="I5" s="31"/>
     </row>
     <row r="6" spans="2:9" x14ac:dyDescent="0.35">
-      <c r="B6" s="42" t="s">
+      <c r="B6" s="47" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="31"/>
-      <c r="D6" s="42" t="str">
+      <c r="D6" s="47" t="str">
         <f>IF($B$7="Gas","GAS TARIFF","METER TYPE")</f>
         <v>METER TYPE</v>
       </c>
       <c r="E6" s="31"/>
-      <c r="F6" s="42" t="str">
+      <c r="F6" s="47" t="str">
         <f>IF($B$7="Gas","ANNUAL GAS USAGE (kWh)","REG 1 USAGE (kWh)")</f>
         <v>REG 1 USAGE (kWh)</v>
       </c>
       <c r="G6" s="31"/>
-      <c r="H6" s="42" t="str">
+      <c r="H6" s="47" t="str">
         <f>IF($D$16="n/a","REG 2 — NOT USED","REG 2 USAGE (kWh)")</f>
         <v>REG 2 — NOT USED</v>
       </c>
       <c r="I6" s="31"/>
     </row>
     <row r="7" spans="2:9" ht="17.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B7" s="47" t="s">
+      <c r="B7" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="48"/>
-      <c r="D7" s="58" t="s">
+      <c r="C7" s="53"/>
+      <c r="D7" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="50"/>
-[...3 lines deleted...]
-      <c r="I7" s="50"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="54"/>
+      <c r="G7" s="55"/>
+      <c r="H7" s="54"/>
+      <c r="I7" s="55"/>
     </row>
     <row r="9" spans="2:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B9" s="30" t="s">
+      <c r="B9" s="39" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="31"/>
       <c r="D9" s="31"/>
       <c r="E9" s="31"/>
       <c r="F9" s="31"/>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
     </row>
     <row r="10" spans="2:9" x14ac:dyDescent="0.35">
-      <c r="B10" s="65" t="s">
+      <c r="B10" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="66"/>
-      <c r="D10" s="45" t="s">
+      <c r="C10" s="67"/>
+      <c r="D10" s="50" t="s">
         <v>8</v>
       </c>
-      <c r="E10" s="46"/>
-      <c r="F10" s="45" t="s">
+      <c r="E10" s="51"/>
+      <c r="F10" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="G10" s="46"/>
-      <c r="H10" s="45" t="s">
+      <c r="G10" s="51"/>
+      <c r="H10" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="I10" s="46"/>
+      <c r="I10" s="51"/>
     </row>
     <row r="11" spans="2:9" x14ac:dyDescent="0.35">
-      <c r="B11" s="70">
+      <c r="B11" s="71">
         <f>IF(TypeOK,(F7*INDEX(RateR1,ColIdx)+H7*INDEX(RateR2,ColIdx))/100+INDEX(RateStanding,ColIdx)/100*365+IF((F7+H7)/365&lt;INDEX(RateThreshold,ColIdx),0,(F7+H7)*INDEX(RateCCL,ColIdx)/100),"")</f>
         <v>50.954000000000001</v>
       </c>
-      <c r="C11" s="71"/>
-      <c r="D11" s="37">
+      <c r="C11" s="72"/>
+      <c r="D11" s="42">
         <f>IF(TypeOK,$B$11/12*6,"")</f>
         <v>25.476999999999997</v>
       </c>
-      <c r="E11" s="38"/>
-      <c r="F11" s="37">
+      <c r="E11" s="43"/>
+      <c r="F11" s="42">
         <f>IF(TypeOK,$B$11/12*3,"")</f>
         <v>12.738499999999998</v>
       </c>
-      <c r="G11" s="38"/>
-      <c r="H11" s="37">
+      <c r="G11" s="43"/>
+      <c r="H11" s="42">
         <f>IF(TypeOK,$B$11/12*1,"")</f>
         <v>4.2461666666666664</v>
       </c>
-      <c r="I11" s="38"/>
+      <c r="I11" s="43"/>
     </row>
     <row r="12" spans="2:9" x14ac:dyDescent="0.35">
-      <c r="B12" s="72"/>
-[...6 lines deleted...]
-      <c r="I12" s="40"/>
+      <c r="B12" s="73"/>
+      <c r="C12" s="74"/>
+      <c r="D12" s="44"/>
+      <c r="E12" s="45"/>
+      <c r="F12" s="44"/>
+      <c r="G12" s="45"/>
+      <c r="H12" s="44"/>
+      <c r="I12" s="45"/>
     </row>
     <row r="14" spans="2:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B14" s="30" t="s">
+      <c r="B14" s="39" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="31"/>
       <c r="D14" s="31"/>
       <c r="E14" s="31"/>
       <c r="F14" s="31"/>
       <c r="G14" s="31"/>
       <c r="H14" s="31"/>
       <c r="I14" s="31"/>
     </row>
     <row r="15" spans="2:9" x14ac:dyDescent="0.35">
-      <c r="B15" s="43" t="str">
+      <c r="B15" s="48" t="str">
         <f>IF($B$7="Gas","GAS UNIT RATE (p/kWh)","UNIT RATE R1 (p/kWh)")</f>
         <v>UNIT RATE R1 (p/kWh)</v>
       </c>
-      <c r="C15" s="44"/>
-      <c r="D15" s="43" t="str">
+      <c r="C15" s="49"/>
+      <c r="D15" s="48" t="str">
         <f>IF($D$16="n/a","UNIT RATE R2  (NOT USED)","UNIT RATE R2 (p/kWh)")</f>
         <v>UNIT RATE R2  (NOT USED)</v>
       </c>
-      <c r="E15" s="44"/>
-      <c r="F15" s="43" t="s">
+      <c r="E15" s="49"/>
+      <c r="F15" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="G15" s="44"/>
-      <c r="H15" s="43" t="str">
+      <c r="G15" s="49"/>
+      <c r="H15" s="48" t="str">
         <f>IF($H$16="n/a","CCL  (NOT APPLIED)","CCL (p/kWh)")</f>
         <v>CCL  (NOT APPLIED)</v>
       </c>
-      <c r="I15" s="44"/>
+      <c r="I15" s="49"/>
     </row>
     <row r="16" spans="2:9" ht="17.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B16" s="34">
         <f>IF(TypeOK,INDEX(RateR1,ColIdx),"")</f>
-        <v>27.52</v>
+        <v>18.27</v>
       </c>
       <c r="C16" s="35"/>
       <c r="D16" s="34" t="str">
         <f>IF(TypeOK,IF(INDEX(RateR2,ColIdx)&gt;0,INDEX(RateR2,ColIdx),"n/a"),"")</f>
         <v>n/a</v>
       </c>
       <c r="E16" s="35"/>
       <c r="F16" s="34">
         <f>IF(TypeOK,INDEX(RateStanding,ColIdx),"")</f>
         <v>13.96</v>
       </c>
       <c r="G16" s="35"/>
-      <c r="H16" s="59" t="str">
+      <c r="H16" s="60" t="str">
         <f>IF(TypeOK,IF((F7+H7)/365&lt;INDEX(RateThreshold,ColIdx),"n/a",INDEX(RateCCL,ColIdx)),"")</f>
         <v>n/a</v>
       </c>
       <c r="I16" s="35"/>
     </row>
     <row r="17" spans="2:13" ht="16" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B17" s="57" t="str">
+      <c r="B17" s="58" t="str">
         <f>IF(TypeOK,"Showing: "&amp;$B$7&amp;" — "&amp;$D$7,"▲ Please choose your "&amp;IF($B$7="Gas","gas tariff","meter type")&amp;" from the drop-down above.")</f>
         <v>Showing: Electricity — Popular (T031)</v>
       </c>
       <c r="C17" s="31"/>
       <c r="D17" s="31"/>
       <c r="E17" s="31"/>
       <c r="F17" s="31"/>
       <c r="G17" s="31"/>
       <c r="H17" s="31"/>
       <c r="I17" s="31"/>
     </row>
     <row r="18" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B18" s="52" t="s">
+      <c r="B18" s="38" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="31"/>
       <c r="D18" s="31"/>
       <c r="E18" s="31"/>
       <c r="F18" s="31"/>
       <c r="G18" s="31"/>
       <c r="H18" s="31"/>
       <c r="I18" s="31"/>
     </row>
     <row r="19" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B19" s="26"/>
     </row>
     <row r="20" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B20" s="27" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="2:13" s="24" customFormat="1" ht="12.5" x14ac:dyDescent="0.35">
-      <c r="B21" s="62" t="s">
+      <c r="B21" s="63" t="s">
         <v>15</v>
       </c>
-      <c r="C21" s="63"/>
-[...5 lines deleted...]
-      <c r="I21" s="63"/>
+      <c r="C21" s="64"/>
+      <c r="D21" s="64"/>
+      <c r="E21" s="64"/>
+      <c r="F21" s="64"/>
+      <c r="G21" s="64"/>
+      <c r="H21" s="64"/>
+      <c r="I21" s="64"/>
       <c r="J21" s="23"/>
       <c r="K21" s="23"/>
       <c r="L21" s="23"/>
       <c r="M21" s="23"/>
     </row>
     <row r="23" spans="2:13" ht="6" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="24" spans="2:13" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B24" s="30" t="s">
+      <c r="B24" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="C24" s="30"/>
-[...5 lines deleted...]
-      <c r="I24" s="30"/>
+      <c r="C24" s="39"/>
+      <c r="D24" s="39"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="39"/>
+      <c r="G24" s="39"/>
+      <c r="H24" s="39"/>
+      <c r="I24" s="39"/>
     </row>
     <row r="25" spans="2:13" ht="26" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B25" s="41" t="s">
+      <c r="B25" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="C25" s="41"/>
-[...5 lines deleted...]
-      <c r="I25" s="41"/>
+      <c r="C25" s="46"/>
+      <c r="D25" s="46"/>
+      <c r="E25" s="46"/>
+      <c r="F25" s="46"/>
+      <c r="G25" s="46"/>
+      <c r="H25" s="46"/>
+      <c r="I25" s="46"/>
     </row>
     <row r="26" spans="2:13" ht="14" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B26" s="42" t="s">
+      <c r="B26" s="47" t="s">
         <v>46</v>
       </c>
-      <c r="C26" s="42"/>
-[...1 lines deleted...]
-      <c r="F26" s="42" t="s">
+      <c r="C26" s="47"/>
+      <c r="D26" s="47"/>
+      <c r="F26" s="47" t="s">
         <v>47</v>
       </c>
-      <c r="G26" s="42"/>
-[...1 lines deleted...]
-      <c r="I26" s="42"/>
+      <c r="G26" s="47"/>
+      <c r="H26" s="47"/>
+      <c r="I26" s="47"/>
     </row>
     <row r="27" spans="2:13" ht="26" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B27" s="74" t="s">
+      <c r="B27" s="75" t="s">
         <v>48</v>
       </c>
-      <c r="C27" s="74"/>
-[...4 lines deleted...]
-      <c r="I27" s="51"/>
+      <c r="C27" s="75"/>
+      <c r="D27" s="75"/>
+      <c r="F27" s="37"/>
+      <c r="G27" s="37"/>
+      <c r="H27" s="37"/>
+      <c r="I27" s="37"/>
     </row>
     <row r="28" spans="2:13" ht="42" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B28" s="52" t="s">
+      <c r="B28" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="C28" s="52"/>
-[...5 lines deleted...]
-      <c r="I28" s="52"/>
+      <c r="C28" s="38"/>
+      <c r="D28" s="38"/>
+      <c r="E28" s="38"/>
+      <c r="F28" s="38"/>
+      <c r="G28" s="38"/>
+      <c r="H28" s="38"/>
+      <c r="I28" s="38"/>
     </row>
     <row r="29" spans="2:13" ht="6" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="30" spans="2:13" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B30" s="30" t="s">
+      <c r="B30" s="39" t="s">
         <v>50</v>
       </c>
-      <c r="C30" s="30"/>
-[...5 lines deleted...]
-      <c r="I30" s="30"/>
+      <c r="C30" s="39"/>
+      <c r="D30" s="39"/>
+      <c r="E30" s="39"/>
+      <c r="F30" s="39"/>
+      <c r="G30" s="39"/>
+      <c r="H30" s="39"/>
+      <c r="I30" s="39"/>
     </row>
     <row r="31" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B31" s="53" t="s">
+      <c r="B31" s="40" t="s">
         <v>51</v>
       </c>
-      <c r="C31" s="53"/>
-[...1 lines deleted...]
-      <c r="E31" s="54" t="s">
+      <c r="C31" s="40"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="41" t="s">
         <v>52</v>
       </c>
-      <c r="F31" s="54"/>
-[...1 lines deleted...]
-      <c r="H31" s="54" t="s">
+      <c r="F31" s="41"/>
+      <c r="G31" s="41"/>
+      <c r="H31" s="41" t="s">
         <v>53</v>
       </c>
-      <c r="I31" s="54"/>
+      <c r="I31" s="41"/>
     </row>
     <row r="32" spans="2:13" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B32" s="32" t="str">
         <f>IF($F$27&gt;0,Rates!$B$17,"")</f>
         <v/>
       </c>
       <c r="C32" s="32"/>
       <c r="D32" s="32"/>
       <c r="E32" s="33" t="str">
         <f>IF($F$27&gt;0,Rates!$B$17/12,"")</f>
         <v/>
       </c>
       <c r="F32" s="33"/>
       <c r="G32" s="33"/>
       <c r="H32" s="33" t="str">
         <f>IF($F$27&gt;0,Rates!$B$17/365,"")</f>
         <v/>
       </c>
       <c r="I32" s="33"/>
     </row>
     <row r="33" spans="2:13" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B33" s="32"/>
       <c r="C33" s="32"/>
       <c r="D33" s="32"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="33"/>
       <c r="H33" s="33"/>
       <c r="I33" s="33"/>
     </row>
     <row r="34" spans="2:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B34" s="67" t="s">
+      <c r="B34" s="68" t="s">
         <v>54</v>
       </c>
-      <c r="C34" s="67"/>
-[...1 lines deleted...]
-      <c r="E34" s="68" t="s">
+      <c r="C34" s="68"/>
+      <c r="D34" s="68"/>
+      <c r="E34" s="69" t="s">
         <v>55</v>
       </c>
-      <c r="F34" s="68"/>
-[...1 lines deleted...]
-      <c r="H34" s="68" t="s">
+      <c r="F34" s="69"/>
+      <c r="G34" s="69"/>
+      <c r="H34" s="69" t="s">
         <v>56</v>
       </c>
-      <c r="I34" s="68"/>
+      <c r="I34" s="69"/>
     </row>
     <row r="35" spans="2:13" ht="20" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B35" s="36" t="str">
         <f>"Indicative 24-hour meter profile     ·     Unit rate "&amp;TEXT(Rates!$B$6,"0.00")&amp;" p/kWh     ·     Standing charge "&amp;TEXT(Rates!$B$8,"0.00")&amp;" p/day     ·     CCL excluded"</f>
-        <v>Indicative 24-hour meter profile     ·     Unit rate 27.52 p/kWh     ·     Standing charge 13.96 p/day     ·     CCL excluded</v>
+        <v>Indicative 24-hour meter profile     ·     Unit rate 18.27 p/kWh     ·     Standing charge 13.96 p/day     ·     CCL excluded</v>
       </c>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
     </row>
     <row r="36" spans="2:13" ht="8" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="37" spans="2:13" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B37" s="64"/>
+      <c r="B37" s="65"/>
       <c r="C37" s="31"/>
       <c r="D37" s="31"/>
       <c r="E37" s="31"/>
       <c r="F37" s="31"/>
       <c r="G37" s="31"/>
       <c r="H37" s="31"/>
       <c r="I37" s="31"/>
     </row>
     <row r="38" spans="2:13" x14ac:dyDescent="0.35">
-      <c r="B38" s="69" t="s">
+      <c r="B38" s="70" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="31"/>
       <c r="D38" s="31"/>
       <c r="E38" s="31"/>
       <c r="F38" s="31"/>
       <c r="G38" s="31"/>
       <c r="H38" s="31"/>
       <c r="I38" s="31"/>
       <c r="J38" s="21"/>
       <c r="K38" s="21"/>
       <c r="L38" s="21"/>
       <c r="M38" s="21"/>
     </row>
     <row r="39" spans="2:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B39" s="61" t="s">
+      <c r="B39" s="62" t="s">
         <v>17</v>
       </c>
       <c r="C39" s="31"/>
       <c r="D39" s="31"/>
       <c r="E39" s="31"/>
       <c r="F39" s="31"/>
       <c r="G39" s="31"/>
       <c r="H39" s="31"/>
       <c r="I39" s="31"/>
       <c r="J39" s="22"/>
       <c r="K39" s="22"/>
       <c r="L39" s="22"/>
       <c r="M39" s="22"/>
     </row>
     <row r="40" spans="2:13" x14ac:dyDescent="0.35">
       <c r="B40" s="22"/>
       <c r="C40" s="22"/>
       <c r="D40" s="22"/>
       <c r="E40" s="22"/>
       <c r="F40" s="22"/>
       <c r="G40" s="22"/>
       <c r="H40" s="22"/>
       <c r="I40" s="22"/>
       <c r="J40" s="22"/>
       <c r="K40" s="22"/>
       <c r="L40" s="22"/>
       <c r="M40" s="22"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="55">
     <mergeCell ref="B39:I39"/>
     <mergeCell ref="F16:G16"/>
     <mergeCell ref="H10:I10"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="B21:I21"/>
     <mergeCell ref="B37:I37"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="H32:I33"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="E34:G34"/>
     <mergeCell ref="H34:I34"/>
     <mergeCell ref="B38:I38"/>
     <mergeCell ref="B11:C12"/>
     <mergeCell ref="H15:I15"/>
     <mergeCell ref="D11:E12"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="H1:I1"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="B18:I18"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="F15:G15"/>
     <mergeCell ref="C1:G1"/>
@@ -2151,51 +2148,51 @@
     <dataValidation type="list" showErrorMessage="1" promptTitle="Energy type" prompt="Choose Electricity or Gas" sqref="B7:C7" xr:uid="{00000000-0002-0000-0100-000001000000}">
       <formula1>"Electricity"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Annual spend (£)" prompt="Enter your current total annual electricity spend in GBP. (The estimate below uses a standard 24-hour-meter profile and is independent of this figure.)" sqref="F27:I27" xr:uid="{810CD30E-9F5A-41A6-BA35-006045429211}"/>
     <dataValidation type="custom" allowBlank="1" showDropDown="1" showInputMessage="1" showErrorMessage="1" errorTitle="Register 2 not used" error="This meter type has a single register. Enter your full annual usage in Reg 1._x000a__x000a_Register 2 applies only to two-register meters (Nightsaver / Weekender)." promptTitle="Register 2" prompt="Annual usage for the 2nd register. Only used by two-register meters (Nightsaver / Weekender)." sqref="H7:I7" xr:uid="{C69DF261-0EDC-4861-975C-36E6C8D0327C}">
       <formula1>AND(ISNUMBER($H$7),$D$16&lt;&gt;"n/a",$D$16&lt;&gt;"")</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.4" right="0.4" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup scale="80" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF808080"/>
   </sheetPr>
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+      <selection activeCell="E37" sqref="E37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="1"/>
     <col min="2" max="5" width="20" customWidth="1"/>
     <col min="6" max="7" width="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="6">
         <v>46171</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A2" s="5"/>
       <c r="B2" s="7"/>
     </row>
     <row r="3" spans="1:7" ht="28" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="76" t="s">
         <v>30</v>
       </c>
@@ -2227,74 +2224,74 @@
     </row>
     <row r="5" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>35</v>
       </c>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
     </row>
     <row r="6" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B6" s="13">
-        <v>27.52</v>
+        <v>18.27</v>
       </c>
       <c r="C6" s="13">
-        <v>29.53</v>
+        <v>18.54</v>
       </c>
       <c r="D6" s="13">
-        <v>31.2</v>
+        <v>17.600000000000001</v>
       </c>
       <c r="E6" s="13">
-        <v>25.67</v>
+        <v>29.03</v>
       </c>
       <c r="F6" s="14"/>
       <c r="G6" s="14"/>
     </row>
     <row r="7" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="13">
-        <v>21.51</v>
+        <v>18.600000000000001</v>
       </c>
       <c r="D7" s="13">
-        <v>21.89</v>
+        <v>19.059999999999999</v>
       </c>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="14"/>
     </row>
     <row r="8" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="13">
         <v>13.96</v>
       </c>
       <c r="C8" s="13">
         <v>13.96</v>
       </c>
       <c r="D8" s="13">
         <v>13.96</v>
       </c>
       <c r="E8" s="13">
         <v>29.92</v>
       </c>
       <c r="F8" s="14"/>
       <c r="G8" s="14"/>
     </row>
     <row r="9" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
@@ -2354,51 +2351,51 @@
       </c>
     </row>
     <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="19" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="19" t="b">
         <f>COUNTIFS(AllTariffs,Calculator!$D$7,FuelTags,Calculator!$B$7)&gt;0</f>
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="28">
         <v>15000</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="29">
         <f>B16*B6/100+365*B8/100</f>
-        <v>4178.9539999999997</v>
+        <v>2791.4540000000002</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A12:G12"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>